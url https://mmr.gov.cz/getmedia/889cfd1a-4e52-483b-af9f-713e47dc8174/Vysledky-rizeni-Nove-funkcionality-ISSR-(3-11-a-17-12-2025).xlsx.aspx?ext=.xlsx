--- v0 (2025-12-26)
+++ v1 (2026-04-11)
@@ -1,114 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/slicerCaches/slicerCache1.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/slicerCaches/slicerCache2.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/slicers/slicer1.xml" ContentType="application/vnd.ms-excel.slicer+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jarluk\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6732C234-70FE-4D8F-A088-2A45FF10DBAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F4F4267-FD86-46E4-B39B-57B54878C739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" activeTab="1" xr2:uid="{E16B1DBE-F900-41A7-8C8F-69B72285E82E}"/>
   </bookViews>
   <sheets>
     <sheet name="Přehled výsledků řízení v ISSŘ" sheetId="6" r:id="rId1"/>
     <sheet name="Výsledky řízení v ISSŘ" sheetId="5" r:id="rId2"/>
     <sheet name="List1" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Průřez_Druh_řízení">#N/A</definedName>
     <definedName name="Průřez_Výsledek_v_ISSŘ">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="0" r:id="rId4"/>
+    <pivotCache cacheId="10" r:id="rId4"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{BBE1A952-AA13-448e-AADC-164F8A28A991}">
       <x14:slicerCaches>
         <x14:slicerCache r:id="rId5"/>
         <x14:slicerCache r:id="rId6"/>
       </x14:slicerCaches>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="88">
   <si>
     <t>Formulář žádosti</t>
   </si>
   <si>
     <t>Žádost o předběžnou informaci stavebního úřadu</t>
   </si>
   <si>
     <t>Před zahájením</t>
   </si>
   <si>
     <t>Předběžná informace SÚ</t>
   </si>
   <si>
     <t>Poskytnuto</t>
   </si>
   <si>
     <t>Neposkytnuto</t>
   </si>
   <si>
     <t>Postoupeno</t>
   </si>
   <si>
     <t>Žádost o předběžnou informaci dotčeného orgánu</t>
   </si>
   <si>
@@ -195,92 +196,83 @@
   <si>
     <t>Předčasné užívání</t>
   </si>
   <si>
     <t>Žádost o povolení zkušebního provozu</t>
   </si>
   <si>
     <t>Zkušební provoz</t>
   </si>
   <si>
     <t>Žádost o povolení změny v užívání stavby</t>
   </si>
   <si>
     <t>Změna užívání stavby</t>
   </si>
   <si>
     <t>Žádost o povolení odstranění stavby, zařízení a terénních úprav</t>
   </si>
   <si>
     <t>Odstraňování staveb a terénních úprav</t>
   </si>
   <si>
     <t>Povolení odstranění</t>
   </si>
   <si>
-    <t>Žádost o dodatečné povolení stavby, zařízení a terénních úprav</t>
-[...4 lines deleted...]
-  <si>
     <t>Oznámení o obnově stavby nebo terénní úpravy</t>
   </si>
   <si>
     <t>Mimořádné postupy</t>
   </si>
   <si>
     <t>Obnova §264</t>
   </si>
   <si>
     <t>Zakázáno</t>
   </si>
   <si>
     <t>Odvolání (proti rozhodnutí)</t>
   </si>
   <si>
     <t>Odvolání</t>
   </si>
   <si>
     <t>Potvrzeno</t>
   </si>
   <si>
     <t>Změněno</t>
   </si>
   <si>
     <t>Kontrolní prohlídka</t>
   </si>
   <si>
     <t>Protokol</t>
   </si>
   <si>
     <t>Nařízené odstranění</t>
   </si>
   <si>
-    <t>Nařízení odstranění</t>
-[...1 lines deleted...]
-  <si>
     <t>Nařízeno</t>
   </si>
   <si>
     <t>Dodatečně povoleno</t>
   </si>
   <si>
     <t>Ověření pasportu</t>
   </si>
   <si>
     <t>Ostatní</t>
   </si>
   <si>
     <t>Ověřeno</t>
   </si>
   <si>
     <t>Neověřeno</t>
   </si>
   <si>
     <t>Mimořádné opatření (§ 263 NSZ)</t>
   </si>
   <si>
     <t>Rozhodnuto o upuštění od povolení</t>
   </si>
   <si>
     <t>Rozhodnuto o omezení obsahu žádosti</t>
@@ -334,50 +326,53 @@
     <t>Opatření k nápravě (§295 NSZ)</t>
   </si>
   <si>
     <t>Rozhodnuto o opatření k nápravě</t>
   </si>
   <si>
     <t>Kontrola výkonu působnosti stavebních úřadu</t>
   </si>
   <si>
     <t>Kontrola (§298 NSZ)</t>
   </si>
   <si>
     <t>Nápravná opatření (§299 NSZ)</t>
   </si>
   <si>
     <t>Ostatní (§155 a §156 správní řád)</t>
   </si>
   <si>
     <t>Starý výsledek</t>
   </si>
   <si>
     <t>Schváleno/zamítnuto</t>
   </si>
   <si>
     <t>Schváleno</t>
+  </si>
+  <si>
+    <t>Nařízení odstranění/Dodatečné povolení</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -398,1156 +393,1244 @@
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>25400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>69850</xdr:rowOff>
+      <xdr:colOff>336550</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:to>
-    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-      <mc:Choice Requires="a14">
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
-            <xdr:cNvPr id="2" name="Druh řízení">
+            <xdr:cNvPr id="3" name="Výsledek v ISSŘ">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0410062-2850-8AE5-3AD8-503A5B42DED9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F438D3-7D21-EE54-A324-1EE3F28C1AA4}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
-              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Druh řízení"/>
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Výsledek v ISSŘ"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
-      <mc:Fallback xmlns="">
+      <mc:Fallback>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="6248400" y="355600"/>
-              <a:ext cx="7004050" cy="2736850"/>
+              <a:off x="5988050" y="3035300"/>
+              <a:ext cx="7010400" cy="2413000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="cs-CZ" sz="1100"/>
                 <a:t>Tento obrazec představuje průřez. Průřezy se dají používat v Excelu 2010 nebo v novější verzi.
 Průřez se nedá použít, pokud je obrazec upravený ve starší verzi Excelu nebo pokud je sešit uložený v Excelu 2003 nebo starší verzi.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>25400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>101600</xdr:rowOff>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>330200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:colOff>317500</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
-    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-      <mc:Choice Requires="a14">
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
-            <xdr:cNvPr id="3" name="Výsledek v ISSŘ">
+            <xdr:cNvPr id="4" name="Druh řízení">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F438D3-7D21-EE54-A324-1EE3F28C1AA4}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F31348D3-E213-31F6-7AB2-6C602536A47D}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
-              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Výsledek v ISSŘ"/>
+              <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Druh řízení"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
-      <mc:Fallback xmlns="">
+      <mc:Fallback>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="5981700" y="3276600"/>
-              <a:ext cx="7010400" cy="2413000"/>
+              <a:off x="5988050" y="355600"/>
+              <a:ext cx="6991350" cy="2647950"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="cs-CZ" sz="1100"/>
                 <a:t>Tento obrazec představuje průřez. Průřezy se dají používat v Excelu 2010 nebo v novější verzi.
 Průřez se nedá použít, pokud je obrazec upravený ve starší verzi Excelu nebo pokud je sešit uložený v Excelu 2003 nebo starší verzi.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Jarolím Lukáš" refreshedDate="45944.609573726855" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="125" xr:uid="{3F8686DB-F872-4527-A14E-870C68B2835B}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Jarolím Lukáš" refreshedDate="46099.576810763887" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="121" xr:uid="{3F8686DB-F872-4527-A14E-870C68B2835B}">
   <cacheSource type="worksheet">
     <worksheetSource name="Tabulka2"/>
   </cacheSource>
-  <cacheFields count="4">
+  <cacheFields count="5">
     <cacheField name="Formulář žádosti" numFmtId="0">
       <sharedItems containsBlank="1"/>
     </cacheField>
     <cacheField name="Kategorie řízení" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Druh řízení" numFmtId="0">
-      <sharedItems count="28">
+      <sharedItems count="29">
         <s v="Kontrola (§292-294 NSZ)"/>
         <s v="Kontrola (§298 NSZ)"/>
         <s v="Nápravná opatření (§299 NSZ)"/>
         <s v="Kontrolní prohlídka"/>
         <s v="Mimořádné opatření (§263 NSZ)"/>
-        <s v="Nařízení odstranění"/>
+        <s v="Nařízení odstranění/Dodatečné povolení"/>
         <s v="Stanovení ochranného pásma"/>
         <s v="Odvolání"/>
         <s v="Opatření k nápravě (§295 NSZ)"/>
         <s v="Ověření pasportu"/>
         <s v="Obnova §264"/>
-        <s v="Dodatečné povolení"/>
         <s v="Dělení a scelení pozemků"/>
         <s v="Povolení odstranění"/>
         <s v="Předčasné užívání"/>
         <s v="Povolení stavby nebo zařízení"/>
         <s v="Zkušební provoz"/>
         <s v="Změna užívání stavby"/>
         <s v="Změna využití území"/>
         <s v="Předběžná informace DO"/>
         <s v="Předběžná informace SÚ"/>
         <s v="Kolaudace"/>
         <s v="Rámcové povolení"/>
         <s v="Vyjádření DO"/>
         <s v="Změna povolení"/>
         <s v="Změna záměru před dokončením"/>
         <s v="Výjádření vlastníka DI/TI"/>
         <s v="Ostatní (§155 a §156 správní řád)"/>
+        <s v="Nařízení odstranění" u="1"/>
+        <s v="Dodatečné povolení" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Výsledek v ISSŘ" numFmtId="0">
       <sharedItems count="24">
         <s v="Kontrola ukončena"/>
         <s v="Postoupeno"/>
         <s v="Odloženo"/>
         <s v="Protokol"/>
         <s v="Rozhodnuto o upuštění od povolení"/>
         <s v="Rozhodnuto o omezení obsahu žádosti"/>
         <s v="Rozhodnuto o dodatečném předložení dokladů"/>
         <s v="Zastaveno"/>
         <s v="Nařízeno"/>
         <s v="Dodatečně povoleno"/>
         <s v="Povoleno"/>
         <s v="Zamítnuto"/>
         <s v="Potvrzeno"/>
         <s v="Změněno"/>
         <s v="Rozhodnuto o opatření k nápravě"/>
         <s v="Ověřeno"/>
         <s v="Neověřeno"/>
         <s v="Neprovedeno"/>
         <s v="Zakázáno"/>
         <s v="Poskytnuto"/>
         <s v="Neposkytnuto"/>
         <s v="Vydáno kladné"/>
         <s v="Vydáno záporné"/>
         <s v="Nevydáno"/>
       </sharedItems>
     </cacheField>
+    <cacheField name="Starý výsledek" numFmtId="0">
+      <sharedItems containsBlank="1"/>
+    </cacheField>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition pivotCacheId="2055126861"/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="125">
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="121">
   <r>
     <s v="Kontrola (§ 292-294 NSZ)"/>
     <s v="Kontrola"/>
     <x v="0"/>
     <x v="0"/>
+    <m/>
   </r>
   <r>
     <s v="Kontrola (§ 292-294 NSZ)"/>
     <s v="Kontrola"/>
     <x v="0"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Kontrola (§ 292-294 NSZ)"/>
     <s v="Kontrola"/>
     <x v="0"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="1"/>
     <x v="0"/>
+    <s v="Schváleno/zamítnuto"/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="1"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="1"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="2"/>
     <x v="0"/>
+    <m/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="2"/>
     <x v="1"/>
+    <m/>
   </r>
   <r>
     <s v="Kontrola (§ 298 vč. §299 NSZ)"/>
     <s v="Kontrola výkonu působnosti stavebních úřadu"/>
     <x v="2"/>
     <x v="2"/>
+    <m/>
   </r>
   <r>
     <s v="Kontrolní prohlídka"/>
     <s v="Povolení záměru"/>
     <x v="3"/>
     <x v="3"/>
+    <s v="Schváleno/zamítnuto"/>
   </r>
   <r>
     <s v="Kontrolní prohlídka"/>
     <s v="Povolení záměru"/>
     <x v="3"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Kontrolní prohlídka"/>
     <s v="Povolení záměru"/>
     <x v="3"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="4"/>
+    <s v="Schváleno/zamítnuto"/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="5"/>
+    <m/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="6"/>
+    <m/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="7"/>
+    <m/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Mimořádné opatření (§ 263 NSZ)"/>
     <s v="Mimořádné postupy"/>
     <x v="4"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Nařízené odstranění"/>
     <s v="Odstraňování staveb a terénních úprav"/>
     <x v="5"/>
     <x v="8"/>
+    <s v="Zamítnuto"/>
   </r>
   <r>
     <s v="Nařízené odstranění"/>
     <s v="Odstraňování staveb a terénních úprav"/>
     <x v="5"/>
     <x v="9"/>
+    <s v="Schváleno"/>
   </r>
   <r>
     <s v="Nařízené odstranění"/>
     <s v="Odstraňování staveb a terénních úprav"/>
     <x v="5"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Nařízené odstranění"/>
     <s v="Odstraňování staveb a terénních úprav"/>
     <x v="5"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Návrh na stanovení ochranného pásma"/>
     <s v="Povolení záměru"/>
     <x v="6"/>
     <x v="10"/>
+    <s v="Schváleno"/>
   </r>
   <r>
     <s v="Návrh na stanovení ochranného pásma"/>
     <s v="Povolení záměru"/>
     <x v="6"/>
     <x v="11"/>
+    <s v="Zamítnuto"/>
   </r>
   <r>
     <s v="Návrh na stanovení ochranného pásma"/>
     <s v="Povolení záměru"/>
     <x v="6"/>
     <x v="7"/>
+    <m/>
   </r>
   <r>
     <s v="Návrh na stanovení ochranného pásma"/>
     <s v="Povolení záměru"/>
     <x v="6"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Návrh na stanovení ochranného pásma"/>
     <s v="Povolení záměru"/>
     <x v="6"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="12"/>
+    <s v="Schváleno"/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="11"/>
+    <s v="Zamítnuto"/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="13"/>
+    <m/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="7"/>
+    <m/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Odvolání (proti rozhodnutí)"/>
     <s v="Povolení záměru"/>
     <x v="7"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Opatření k nápravě (§ 295 NSZ)"/>
     <s v="Kontrola"/>
     <x v="8"/>
     <x v="14"/>
+    <s v="Schváleno/zamítnuto"/>
   </r>
   <r>
     <s v="Opatření k nápravě (§ 295 NSZ)"/>
     <s v="Kontrola"/>
     <x v="8"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Opatření k nápravě (§ 295 NSZ)"/>
     <s v="Kontrola"/>
     <x v="8"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Ověření pasportu"/>
     <s v="Ostatní"/>
     <x v="9"/>
     <x v="15"/>
+    <s v="Schváleno"/>
   </r>
   <r>
     <s v="Ověření pasportu"/>
     <s v="Ostatní"/>
     <x v="9"/>
     <x v="16"/>
+    <s v="Zamítnuto"/>
   </r>
   <r>
     <s v="Ověření pasportu"/>
     <s v="Ostatní"/>
     <x v="9"/>
     <x v="17"/>
+    <m/>
   </r>
   <r>
     <s v="Ověření pasportu"/>
     <s v="Ostatní"/>
     <x v="9"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Ověření pasportu"/>
     <s v="Ostatní"/>
     <x v="9"/>
     <x v="2"/>
+    <s v="Odloženo"/>
   </r>
   <r>
     <s v="Oznámení o obnově stavby nebo terénní úpravy"/>
     <s v="Mimořádné postupy"/>
     <x v="10"/>
     <x v="10"/>
+    <s v="Schváleno"/>
   </r>
   <r>
     <s v="Oznámení o obnově stavby nebo terénní úpravy"/>
     <s v="Mimořádné postupy"/>
     <x v="10"/>
     <x v="18"/>
+    <s v="Zamítnuto"/>
   </r>
   <r>
     <s v="Oznámení o obnově stavby nebo terénní úpravy"/>
     <s v="Mimořádné postupy"/>
     <x v="10"/>
     <x v="1"/>
+    <s v="Postoupeno"/>
   </r>
   <r>
     <s v="Oznámení o obnově stavby nebo terénní úpravy"/>
     <s v="Mimořádné postupy"/>
     <x v="10"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení dělení nebo scelení pozemků"/>
+    <s v="Povolení záměru"/>
     <x v="11"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení dělení nebo scelení pozemků"/>
+    <s v="Povolení záměru"/>
     <x v="11"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení dělení nebo scelení pozemků"/>
+    <s v="Povolení záměru"/>
+    <x v="11"/>
+    <x v="7"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení dělení nebo scelení pozemků"/>
+    <s v="Povolení záměru"/>
     <x v="11"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení dělení nebo scelení pozemků"/>
+    <s v="Povolení záměru"/>
     <x v="11"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení odstranění stavby, zařízení a terénních úprav"/>
+    <s v="Odstraňování staveb a terénních úprav"/>
     <x v="12"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení odstranění stavby, zařízení a terénních úprav"/>
+    <s v="Odstraňování staveb a terénních úprav"/>
     <x v="12"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení odstranění stavby, zařízení a terénních úprav"/>
+    <s v="Odstraňování staveb a terénních úprav"/>
     <x v="12"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení odstranění stavby, zařízení a terénních úprav"/>
+    <s v="Odstraňování staveb a terénních úprav"/>
     <x v="12"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení odstranění stavby, zařízení a terénních úprav"/>
+    <s v="Odstraňování staveb a terénních úprav"/>
     <x v="12"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení předčasného užívání stavby"/>
+    <s v="Užívání"/>
     <x v="13"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení předčasného užívání stavby"/>
+    <s v="Užívání"/>
     <x v="13"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení předčasného užívání stavby"/>
+    <s v="Užívání"/>
     <x v="13"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení předčasného užívání stavby"/>
+    <s v="Užívání"/>
     <x v="13"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Odstraňování staveb a terénních úprav"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení předčasného užívání stavby"/>
+    <s v="Užívání"/>
     <x v="13"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení stavby nebo zařízení"/>
+    <s v="Povolení záměru"/>
     <x v="14"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení stavby nebo zařízení"/>
+    <s v="Povolení záměru"/>
     <x v="14"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení stavby nebo zařízení"/>
+    <s v="Povolení záměru"/>
     <x v="14"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení stavby nebo zařízení"/>
+    <s v="Povolení záměru"/>
     <x v="14"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení stavby nebo zařízení"/>
+    <s v="Povolení záměru"/>
     <x v="14"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Užívání"/>
     <x v="15"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Užívání"/>
     <x v="15"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Užívání"/>
     <x v="15"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Užívání"/>
     <x v="15"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Užívání"/>
     <x v="15"/>
     <x v="2"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny v užívání stavby"/>
     <s v="Užívání"/>
     <x v="16"/>
     <x v="10"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny v užívání stavby"/>
     <s v="Užívání"/>
     <x v="16"/>
     <x v="11"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny v užívání stavby"/>
     <s v="Užívání"/>
     <x v="16"/>
     <x v="7"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o povolení zkušebního provozu"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny v užívání stavby"/>
     <s v="Užívání"/>
     <x v="16"/>
     <x v="1"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o povolení zkušebního provozu"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny v užívání stavby"/>
     <s v="Užívání"/>
     <x v="16"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny využití území"/>
+    <s v="Povolení záměru"/>
     <x v="17"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny využití území"/>
+    <s v="Povolení záměru"/>
     <x v="17"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny využití území"/>
+    <s v="Povolení záměru"/>
     <x v="17"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny využití území"/>
+    <s v="Povolení záměru"/>
     <x v="17"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o povolení změny využití území"/>
+    <s v="Povolení záměru"/>
     <x v="17"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="18"/>
-    <x v="10"/>
-[...3 lines deleted...]
-    <s v="Povolení záměru"/>
+    <x v="19"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="18"/>
-    <x v="11"/>
-[...9 lines deleted...]
-    <s v="Povolení záměru"/>
+    <x v="20"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="18"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="18"/>
     <x v="2"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci stavebního úřadu"/>
     <s v="Před zahájením"/>
     <x v="19"/>
     <x v="19"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci stavebního úřadu"/>
     <s v="Před zahájením"/>
     <x v="19"/>
     <x v="20"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci stavebního úřadu"/>
     <s v="Před zahájením"/>
     <x v="19"/>
     <x v="1"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o předběžnou informaci dotčeného orgánu"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o předběžnou informaci stavebního úřadu"/>
     <s v="Před zahájením"/>
     <x v="19"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Před zahájením"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání kolaudačního rozhodnutí"/>
+    <s v="Užívání"/>
     <x v="20"/>
-    <x v="19"/>
-[...3 lines deleted...]
-    <s v="Před zahájením"/>
+    <x v="10"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání kolaudačního rozhodnutí"/>
+    <s v="Užívání"/>
     <x v="20"/>
+    <x v="11"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání kolaudačního rozhodnutí"/>
+    <s v="Užívání"/>
     <x v="20"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Před zahájením"/>
+    <x v="7"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o vydání kolaudačního rozhodnutí"/>
+    <s v="Užívání"/>
     <x v="20"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Před zahájením"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání kolaudačního rozhodnutí"/>
+    <s v="Užívání"/>
     <x v="20"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání rámcového povolení"/>
+    <s v="Povolení záměru"/>
     <x v="21"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání rámcového povolení"/>
+    <s v="Povolení záměru"/>
     <x v="21"/>
     <x v="11"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání rámcového povolení"/>
+    <s v="Povolení záměru"/>
     <x v="21"/>
     <x v="7"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o vydání rámcového povolení"/>
+    <s v="Povolení záměru"/>
     <x v="21"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Užívání"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o vydání rámcového povolení"/>
+    <s v="Povolení záměru"/>
     <x v="21"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o vyjádření nebo závazné stanovisko dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="22"/>
-    <x v="10"/>
-[...3 lines deleted...]
-    <s v="Povolení záměru"/>
+    <x v="21"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o vyjádření nebo závazné stanovisko dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="22"/>
-    <x v="11"/>
-[...3 lines deleted...]
-    <s v="Povolení záměru"/>
     <x v="22"/>
-    <x v="7"/>
-[...3 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o vyjádření nebo závazné stanovisko dotčeného orgánu"/>
+    <s v="Před zahájením"/>
+    <x v="22"/>
+    <x v="23"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o vyjádření nebo závazné stanovisko dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="22"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o vyjádření nebo závazné stanovisko dotčeného orgánu"/>
+    <s v="Před zahájením"/>
     <x v="22"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Před zahájením"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu povolení"/>
+    <s v="Povolení záměru"/>
     <x v="23"/>
-    <x v="21"/>
-[...3 lines deleted...]
-    <s v="Před zahájením"/>
+    <x v="10"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu povolení"/>
+    <s v="Povolení záměru"/>
     <x v="23"/>
-    <x v="22"/>
-[...3 lines deleted...]
-    <s v="Před zahájením"/>
+    <x v="11"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu povolení"/>
+    <s v="Povolení záměru"/>
     <x v="23"/>
-    <x v="23"/>
-[...3 lines deleted...]
-    <s v="Před zahájením"/>
+    <x v="7"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o změnu povolení"/>
+    <s v="Povolení záměru"/>
     <x v="23"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Před zahájením"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu povolení"/>
+    <s v="Povolení záměru"/>
     <x v="23"/>
     <x v="2"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o změnu povolení"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu záměru před dokončením"/>
     <s v="Povolení záměru"/>
     <x v="24"/>
     <x v="10"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o změnu povolení"/>
+    <s v="Schváleno"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu záměru před dokončením"/>
     <s v="Povolení záměru"/>
     <x v="24"/>
     <x v="11"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o změnu povolení"/>
+    <s v="Zamítnuto"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu záměru před dokončením"/>
     <s v="Povolení záměru"/>
     <x v="24"/>
     <x v="7"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o změnu povolení"/>
+    <m/>
+  </r>
+  <r>
+    <s v="Žádost o změnu záměru před dokončením"/>
     <s v="Povolení záměru"/>
     <x v="24"/>
     <x v="1"/>
-  </r>
-[...1 lines deleted...]
-    <s v="Žádost o změnu povolení"/>
+    <s v="Postoupeno"/>
+  </r>
+  <r>
+    <s v="Žádost o změnu záměru před dokončením"/>
     <s v="Povolení záměru"/>
     <x v="24"/>
     <x v="2"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <s v="Odloženo"/>
+  </r>
+  <r>
+    <m/>
+    <s v="Před zahájením"/>
     <x v="25"/>
     <x v="10"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <m/>
+  </r>
+  <r>
+    <m/>
+    <s v="Před zahájením"/>
     <x v="25"/>
     <x v="11"/>
-  </r>
-[...8 lines deleted...]
-    <s v="Povolení záměru"/>
+    <m/>
+  </r>
+  <r>
+    <m/>
+    <s v="Před zahájením"/>
     <x v="25"/>
     <x v="1"/>
-  </r>
-[...2 lines deleted...]
-    <s v="Povolení záměru"/>
+    <m/>
+  </r>
+  <r>
+    <m/>
+    <s v="Před zahájením"/>
     <x v="25"/>
     <x v="2"/>
-  </r>
-  <r>
     <m/>
-    <s v="Před zahájením"/>
+  </r>
+  <r>
+    <s v="Ostatní (§155 a §156 správní řád)"/>
+    <s v="Ostatní"/>
     <x v="26"/>
-    <x v="10"/>
-[...1 lines deleted...]
-  <r>
+    <x v="19"/>
     <m/>
-    <s v="Před zahájením"/>
+  </r>
+  <r>
+    <s v="Ostatní (§155 a §156 správní řád)"/>
+    <s v="Ostatní"/>
     <x v="26"/>
-    <x v="11"/>
-[...1 lines deleted...]
-  <r>
+    <x v="20"/>
     <m/>
-    <s v="Před zahájením"/>
+  </r>
+  <r>
+    <s v="Ostatní (§155 a §156 správní řád)"/>
+    <s v="Ostatní"/>
     <x v="26"/>
     <x v="1"/>
-  </r>
-  <r>
     <m/>
-    <s v="Před zahájením"/>
+  </r>
+  <r>
+    <s v="Ostatní (§155 a §156 správní řád)"/>
+    <s v="Ostatní"/>
     <x v="26"/>
     <x v="2"/>
-  </r>
-[...22 lines deleted...]
-    <x v="2"/>
+    <m/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{E7DE6639-AECB-4B5D-896C-2D8AB7FFF749}" name="Kontingenční tabulka1" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Hodnoty" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" compact="0" outline="1" outlineData="1" compactData="0" multipleFieldFilters="0">
-[...1 lines deleted...]
-  <pivotFields count="4">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{E7DE6639-AECB-4B5D-896C-2D8AB7FFF749}" name="Kontingenční tabulka1" cacheId="10" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Hodnoty" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" rowGrandTotals="0" colGrandTotals="0" itemPrintTitles="1" createdVersion="8" indent="0" compact="0" outline="1" outlineData="1" compactData="0" multipleFieldFilters="0">
+  <location ref="A3:B151" firstHeaderRow="1" firstDataRow="1" firstDataCol="2"/>
+  <pivotFields count="5">
     <pivotField compact="0" showAll="0" defaultSubtotal="0"/>
     <pivotField compact="0" showAll="0" defaultSubtotal="0"/>
     <pivotField axis="axisRow" compact="0" showAll="0" sortType="ascending" defaultSubtotal="0">
-      <items count="28">
-        <item x="12"/>
+      <items count="29">
         <item x="11"/>
-        <item x="21"/>
+        <item m="1" x="28"/>
+        <item x="20"/>
         <item x="0"/>
         <item x="1"/>
         <item x="3"/>
         <item x="4"/>
         <item x="2"/>
+        <item m="1" x="27"/>
         <item x="5"/>
         <item x="10"/>
         <item x="7"/>
         <item x="8"/>
-        <item x="27"/>
+        <item x="26"/>
         <item x="9"/>
+        <item x="12"/>
+        <item x="14"/>
+        <item x="18"/>
+        <item x="19"/>
         <item x="13"/>
+        <item x="21"/>
+        <item x="6"/>
+        <item x="22"/>
+        <item x="25"/>
         <item x="15"/>
-        <item x="19"/>
-[...3 lines deleted...]
-        <item x="6"/>
         <item x="23"/>
-        <item x="26"/>
         <item x="16"/>
+        <item x="17"/>
         <item x="24"/>
-        <item x="17"/>
-[...1 lines deleted...]
-        <item x="25"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" compact="0" showAll="0" nonAutoSortDefault="1" defaultSubtotal="0">
       <items count="24">
         <item x="19"/>
         <item x="12"/>
         <item x="10"/>
         <item x="21"/>
         <item x="9"/>
         <item x="15"/>
         <item x="20"/>
         <item x="17"/>
         <item x="23"/>
         <item x="22"/>
         <item x="18"/>
         <item x="11"/>
         <item x="16"/>
         <item x="2"/>
         <item x="1"/>
         <item x="7"/>
         <item x="13"/>
         <item x="8"/>
         <item x="0"/>
         <item x="3"/>
         <item x="6"/>
         <item x="5"/>
         <item x="14"/>
         <item x="4"/>
       </items>
     </pivotField>
+    <pivotField compact="0" subtotalTop="0" showAll="0" defaultSubtotal="0"/>
   </pivotFields>
   <rowFields count="2">
     <field x="2"/>
     <field x="3"/>
   </rowFields>
-  <rowItems count="153">
+  <rowItems count="148">
     <i>
       <x/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
-      <x v="1"/>
-[...13 lines deleted...]
-    <i>
       <x v="2"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="3"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
@@ -1591,316 +1674,298 @@
     <i r="1">
       <x v="15"/>
     </i>
     <i r="1">
       <x v="20"/>
     </i>
     <i r="1">
       <x v="21"/>
     </i>
     <i r="1">
       <x v="23"/>
     </i>
     <i>
       <x v="7"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="18"/>
     </i>
     <i>
-      <x v="8"/>
+      <x v="9"/>
     </i>
     <i r="1">
       <x v="4"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="17"/>
-    </i>
-[...13 lines deleted...]
-      <x v="14"/>
     </i>
     <i>
       <x v="10"/>
     </i>
     <i r="1">
-      <x v="1"/>
-[...2 lines deleted...]
-      <x v="11"/>
+      <x v="2"/>
+    </i>
+    <i r="1">
+      <x v="10"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
-    </i>
-[...4 lines deleted...]
-      <x v="16"/>
     </i>
     <i>
       <x v="11"/>
     </i>
     <i r="1">
+      <x v="1"/>
+    </i>
+    <i r="1">
+      <x v="11"/>
+    </i>
+    <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
-      <x v="22"/>
+      <x v="15"/>
+    </i>
+    <i r="1">
+      <x v="16"/>
     </i>
     <i>
       <x v="12"/>
     </i>
     <i r="1">
-      <x/>
-[...4 lines deleted...]
-    <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
+    </i>
+    <i r="1">
+      <x v="22"/>
     </i>
     <i>
       <x v="13"/>
     </i>
     <i r="1">
-      <x v="5"/>
-[...5 lines deleted...]
-      <x v="12"/>
+      <x/>
+    </i>
+    <i r="1">
+      <x v="6"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i>
       <x v="14"/>
     </i>
     <i r="1">
-      <x v="2"/>
-[...2 lines deleted...]
-      <x v="11"/>
+      <x v="5"/>
+    </i>
+    <i r="1">
+      <x v="7"/>
+    </i>
+    <i r="1">
+      <x v="12"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
-    </i>
-[...1 lines deleted...]
-      <x v="15"/>
     </i>
     <i>
       <x v="15"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="16"/>
     </i>
     <i r="1">
-      <x/>
-[...2 lines deleted...]
-      <x v="6"/>
+      <x v="2"/>
+    </i>
+    <i r="1">
+      <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
+    </i>
+    <i r="1">
+      <x v="15"/>
     </i>
     <i>
       <x v="17"/>
     </i>
     <i r="1">
       <x/>
     </i>
     <i r="1">
       <x v="6"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i>
       <x v="18"/>
     </i>
     <i r="1">
-      <x v="2"/>
-[...2 lines deleted...]
-      <x v="11"/>
+      <x/>
+    </i>
+    <i r="1">
+      <x v="6"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
-    </i>
-[...1 lines deleted...]
-      <x v="15"/>
     </i>
     <i>
       <x v="19"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="20"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="21"/>
     </i>
     <i r="1">
-      <x v="3"/>
-[...5 lines deleted...]
-      <x v="9"/>
+      <x v="2"/>
+    </i>
+    <i r="1">
+      <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
+    </i>
+    <i r="1">
+      <x v="15"/>
     </i>
     <i>
       <x v="22"/>
     </i>
     <i r="1">
-      <x v="2"/>
-[...2 lines deleted...]
-      <x v="11"/>
+      <x v="3"/>
+    </i>
+    <i r="1">
+      <x v="8"/>
+    </i>
+    <i r="1">
+      <x v="9"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i>
       <x v="23"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
-    <i r="1">
-[...1 lines deleted...]
-    </i>
     <i>
       <x v="24"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="25"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
@@ -1913,174 +1978,193 @@
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="26"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
     <i>
       <x v="27"/>
+    </i>
+    <i r="1">
+      <x v="2"/>
+    </i>
+    <i r="1">
+      <x v="11"/>
+    </i>
+    <i r="1">
+      <x v="13"/>
+    </i>
+    <i r="1">
+      <x v="14"/>
+    </i>
+    <i r="1">
+      <x v="15"/>
+    </i>
+    <i>
+      <x v="28"/>
     </i>
     <i r="1">
       <x v="2"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="13"/>
     </i>
     <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
       <x v="15"/>
     </i>
   </rowItems>
   <colItems count="1">
     <i/>
   </colItems>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16 EnabledSubtotalsDefault="0" SubtotalsOnTopDefault="0"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/slicerCaches/slicerCache1.xml><?xml version="1.0" encoding="utf-8"?>
-<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Průřez_Druh_řízení" xr10:uid="{4A8F8FD8-B7A4-4597-BD14-1AC5AAD073BA}" sourceName="Druh řízení">
-[...40 lines deleted...]
-<file path=xl/slicerCaches/slicerCache2.xml><?xml version="1.0" encoding="utf-8"?>
 <slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Průřez_Výsledek_v_ISSŘ" xr10:uid="{FD25D4F4-3AA2-4B93-BCA0-5F1EAC2650DA}" sourceName="Výsledek v ISSŘ">
   <pivotTables>
     <pivotTable tabId="6" name="Kontingenční tabulka1"/>
   </pivotTables>
   <data>
     <tabular pivotCacheId="2055126861">
       <items count="24">
         <i x="19" s="1"/>
         <i x="12" s="1"/>
         <i x="10" s="1"/>
         <i x="21" s="1"/>
         <i x="9" s="1"/>
         <i x="15" s="1"/>
         <i x="20" s="1"/>
         <i x="17" s="1"/>
         <i x="23" s="1"/>
         <i x="22" s="1"/>
         <i x="18" s="1"/>
         <i x="11" s="1"/>
         <i x="16" s="1"/>
         <i x="2" s="1"/>
         <i x="1" s="1"/>
         <i x="7" s="1"/>
         <i x="13" s="1"/>
         <i x="8" s="1"/>
         <i x="0" s="1"/>
         <i x="3" s="1"/>
         <i x="6" s="1"/>
         <i x="5" s="1"/>
         <i x="14" s="1"/>
         <i x="4" s="1"/>
       </items>
     </tabular>
   </data>
 </slicerCacheDefinition>
 </file>
 
+<file path=xl/slicerCaches/slicerCache2.xml><?xml version="1.0" encoding="utf-8"?>
+<slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Průřez_Druh_řízení" xr10:uid="{515BCB0E-DCB8-43F4-A8C8-56EFEB669E6D}" sourceName="Druh řízení">
+  <pivotTables>
+    <pivotTable tabId="6" name="Kontingenční tabulka1"/>
+  </pivotTables>
+  <data>
+    <tabular pivotCacheId="2055126861">
+      <items count="29">
+        <i x="11" s="1"/>
+        <i x="20" s="1"/>
+        <i x="0" s="1"/>
+        <i x="1" s="1"/>
+        <i x="3" s="1"/>
+        <i x="4" s="1"/>
+        <i x="2" s="1"/>
+        <i x="5" s="1"/>
+        <i x="10" s="1"/>
+        <i x="7" s="1"/>
+        <i x="8" s="1"/>
+        <i x="26" s="1"/>
+        <i x="9" s="1"/>
+        <i x="12" s="1"/>
+        <i x="14" s="1"/>
+        <i x="18" s="1"/>
+        <i x="19" s="1"/>
+        <i x="13" s="1"/>
+        <i x="21" s="1"/>
+        <i x="6" s="1"/>
+        <i x="22" s="1"/>
+        <i x="25" s="1"/>
+        <i x="15" s="1"/>
+        <i x="23" s="1"/>
+        <i x="16" s="1"/>
+        <i x="17" s="1"/>
+        <i x="24" s="1"/>
+        <i x="28" s="1" nd="1"/>
+        <i x="27" s="1" nd="1"/>
+      </items>
+    </tabular>
+  </data>
+</slicerCacheDefinition>
+</file>
+
 <file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
-  <slicer name="Druh řízení" xr10:uid="{62FBFE9D-68F5-4C1B-9F6F-96F6AD5FAE69}" cache="Průřez_Druh_řízení" caption="Druh řízení" columnCount="3" rowHeight="220133"/>
   <slicer name="Výsledek v ISSŘ" xr10:uid="{4AE144E7-9240-4EAA-9ED4-C7E6D187D39E}" cache="Průřez_Výsledek_v_ISSŘ" caption="Výsledek v ISSŘ" columnCount="3" rowHeight="220133"/>
+  <slicer name="Druh řízení" xr10:uid="{1B9A214A-75D8-435F-B8D5-CCC870C9A8F1}" cache="Průřez_Druh_řízení" caption="Druh řízení" columnCount="3" rowHeight="220133"/>
 </slicers>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{668B52EE-44B4-40C0-9637-BC3E648CE67B}" name="Tabulka2" displayName="Tabulka2" ref="A1:E126" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A122"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{668B52EE-44B4-40C0-9637-BC3E648CE67B}" name="Tabulka2" displayName="Tabulka2" ref="A1:E122" totalsRowShown="0">
+  <autoFilter ref="A1:E122" xr:uid="{668B52EE-44B4-40C0-9637-BC3E648CE67B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D118">
+    <sortCondition ref="A1:A118"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{25AA4533-CE90-472B-A413-77C64B6105F4}" name="Formulář žádosti"/>
     <tableColumn id="3" xr3:uid="{26ED2300-BA89-41FA-8307-52AA68189EDC}" name="Kategorie řízení"/>
     <tableColumn id="4" xr3:uid="{B621E73C-950B-431C-BAD6-86E0E96D6453}" name="Druh řízení"/>
     <tableColumn id="6" xr3:uid="{DC813358-F9B9-42AC-BEDB-DD4AC93CE5E9}" name="Výsledek v ISSŘ"/>
     <tableColumn id="2" xr3:uid="{24046943-ABDE-4BC5-BADC-D0955B6579B7}" name="Starý výsledek"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -2369,1254 +2453,1229 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E0DF35-1F53-454B-B752-5BD0FA0C4DE2}">
-  <dimension ref="A3:B156"/>
+  <dimension ref="A3:B151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="38.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
-        <v>33</v>
+      <c r="B15" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B16" t="s">
-        <v>17</v>
+      <c r="A16" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B20" t="s">
-        <v>19</v>
+      <c r="A20" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
-        <v>80</v>
+      <c r="B21" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B24" t="s">
-        <v>69</v>
+      <c r="A24" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
-        <v>84</v>
+      <c r="B25" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B28" t="s">
-        <v>69</v>
+      <c r="A28" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" t="s">
-        <v>53</v>
+      <c r="B29" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A33" t="s">
-        <v>79</v>
+      <c r="B33" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B35" t="s">
-        <v>6</v>
+      <c r="A35" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B39" t="s">
-        <v>64</v>
+      <c r="A39" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A40" t="s">
-        <v>85</v>
+      <c r="B40" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B41" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A54" t="s">
-        <v>50</v>
+      <c r="B54" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B56" t="s">
-        <v>18</v>
+      <c r="A56" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B59" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B60" t="s">
-        <v>52</v>
+      <c r="A60" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A61" t="s">
-        <v>81</v>
+      <c r="B61" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B62" t="s">
-        <v>76</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B63" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B64" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B66" t="s">
-        <v>4</v>
+        <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B67" t="s">
-        <v>5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B68" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B69" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A70" t="s">
-        <v>59</v>
+      <c r="B70" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B71" t="s">
-        <v>61</v>
+      <c r="A71" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B72" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B73" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B74" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A76" t="s">
-        <v>42</v>
+      <c r="B76" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B77" t="s">
-        <v>17</v>
+      <c r="A77" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B78" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B79" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B80" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B83" t="s">
-        <v>17</v>
+      <c r="A83" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B84" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B85" t="s">
-        <v>76</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B86" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B87" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B90" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B91" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="92" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>3</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B94" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B95" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B96" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="97" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A98" t="s">
-        <v>35</v>
+      <c r="B98" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B99" t="s">
-        <v>17</v>
+      <c r="A99" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="100" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B100" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B101" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B102" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="103" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B104" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="105" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B105" t="s">
-        <v>17</v>
+      <c r="A105" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B106" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B107" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B108" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="109" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B110" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="111" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B111" t="s">
-        <v>17</v>
+      <c r="A111" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B112" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B113" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B114" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B115" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="116" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A116" t="s">
-        <v>10</v>
+      <c r="B116" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B117" t="s">
-        <v>11</v>
+      <c r="A117" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="118" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B119" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B120" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="121" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B125" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="126" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A127" t="s">
-        <v>37</v>
+      <c r="B127" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B128" t="s">
-        <v>17</v>
+      <c r="A128" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B129" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B130" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B131" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="132" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B133" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="134" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B134" t="s">
-        <v>17</v>
+      <c r="A134" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B135" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B136" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B137" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="138" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B139" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="140" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B140" t="s">
-        <v>17</v>
+      <c r="A140" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="141" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B141" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B142" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B143" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B145" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="146" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B146" t="s">
-        <v>17</v>
+      <c r="A146" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B147" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B148" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B149" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="150" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B150" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A151" t="s">
-[...24 lines deleted...]
-      <c r="B156" t="s">
+      <c r="B151" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{A8765BA9-456A-4dab-B4F3-ACF838C121DE}">
       <x14:slicerList>
         <x14:slicer r:id="rId3"/>
       </x14:slicerList>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D76DE4D0-ED62-4088-AA02-4D23E6874D04}">
-  <dimension ref="A1:E126"/>
+  <dimension ref="A1:E122"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52.54296875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.26953125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="28.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.36328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.26953125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D2" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D5" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
       <c r="E18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
       <c r="E22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>41</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24" t="s">
         <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>30</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
@@ -3634,1801 +3693,1754 @@
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D31" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E34" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B36" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C36" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
       <c r="E36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B37" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C37" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E37" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C38" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C40" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D40" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C41" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
       <c r="E41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B42" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C42" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D42" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E42" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D43" t="s">
         <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" t="s">
         <v>45</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" t="s">
         <v>45</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E46" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B47" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B48" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B49" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B50" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E50" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>24</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E51" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C52" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B53" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C53" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D53" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B54" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C54" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D54" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B55" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D55" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E55" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>40</v>
       </c>
       <c r="B56" t="s">
         <v>41</v>
       </c>
       <c r="C56" t="s">
         <v>42</v>
       </c>
       <c r="D56" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E56" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B58" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B59" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B60" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D60" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>34</v>
       </c>
       <c r="B61" t="s">
         <v>32</v>
       </c>
       <c r="C61" t="s">
         <v>35</v>
       </c>
       <c r="D61" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E61" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E65" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E66" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D68" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C69" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E70" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>36</v>
       </c>
       <c r="B71" t="s">
         <v>32</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E71" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B72" t="s">
         <v>32</v>
       </c>
       <c r="C72" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D72" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B73" t="s">
         <v>32</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D73" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B74" t="s">
         <v>32</v>
       </c>
       <c r="C74" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D74" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B75" t="s">
         <v>32</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D75" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E75" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>38</v>
       </c>
       <c r="B76" t="s">
         <v>32</v>
       </c>
       <c r="C76" t="s">
         <v>39</v>
       </c>
       <c r="D76" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E76" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B77" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B78" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B79" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="B80" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D80" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E80" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>22</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E81" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C82" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D82" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="E82" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B83" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C83" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>19</v>
+        <v>5</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B84" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C84" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C85" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D85" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E85" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B86" t="s">
         <v>2</v>
       </c>
       <c r="C86" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D86" t="s">
         <v>4</v>
       </c>
       <c r="E86" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B87" t="s">
         <v>2</v>
       </c>
       <c r="C87" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D87" t="s">
         <v>5</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B88" t="s">
         <v>2</v>
       </c>
       <c r="C88" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
       <c r="E88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B89" t="s">
         <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D89" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E89" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B90" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="C90" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="D90" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B91" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="C91" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="D91" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="C92" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="D92" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="B93" t="s">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="C93" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="D93" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E93" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>31</v>
       </c>
       <c r="B94" t="s">
         <v>32</v>
       </c>
       <c r="C94" t="s">
         <v>33</v>
       </c>
       <c r="D94" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E94" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B95" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="D95" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B96" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="D96" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B97" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="D97" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B98" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="D98" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E98" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>26</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D99" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E99" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B100" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C101" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>19</v>
+        <v>12</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C102" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B103" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C103" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E103" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>2</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="E104" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B105" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D105" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B106" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D106" t="s">
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="E106" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B107" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D107" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B108" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E108" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>20</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
         <v>21</v>
       </c>
       <c r="D109" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E109" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D110" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D111" t="s">
-        <v>19</v>
+        <v>18</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D112" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D113" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="E113" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>27</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
         <v>28</v>
       </c>
       <c r="D114" t="s">
+        <v>73</v>
+      </c>
+      <c r="E114" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B115" t="s">
+        <v>2</v>
+      </c>
+      <c r="C115" t="s">
+        <v>74</v>
+      </c>
+      <c r="D115" t="s">
         <v>17</v>
       </c>
-      <c r="E114" t="s">
-[...13 lines deleted...]
-      <c r="D115" t="s">
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B116" t="s">
+        <v>2</v>
+      </c>
+      <c r="C116" t="s">
+        <v>74</v>
+      </c>
+      <c r="D116" t="s">
         <v>18</v>
       </c>
-      <c r="E115" t="s">
-[...15 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B117" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C117" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B118" t="s">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C118" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="D118" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>83</v>
+      </c>
       <c r="B119" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="C119" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D119" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>83</v>
+      </c>
       <c r="B120" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="C120" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D120" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>83</v>
+      </c>
       <c r="B121" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="C121" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>83</v>
+      </c>
       <c r="B122" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="C122" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D122" t="s">
-        <v>76</v>
-[...55 lines deleted...]
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nvMHkfD3+0dEKBuLilBGULi37SHknt6jmsKjWPQj8Z/uL7u/PmoyAjgNa76Fo/kKLFqlhFKtJVbyZd3SezHidA==" saltValue="8YVI22QT1B2/wNWc95i5lA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fIQaxwRDudatK69sbReCK3cMW356N14n/DanG7YdhDAqo4nHd1W2wYgc0TESBWnT7MqfVt3fN/GK0h6E57NkEA==" saltValue="QJPpSHqKxC+jpyvOydBlJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6002E439-801E-4526-9534-F66BB51A634B}">
   <dimension ref="A1:A24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6925bd9-e604-4f6f-b5d1-6370160db972">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="424dd7df-1326-419c-b00c-162c0439b756" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E39C42D81DBCD44E87A7A719360F3988" ma:contentTypeVersion="15" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="a31504bf9ea19c92f42ca40d22e136fe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6925bd9-e604-4f6f-b5d1-6370160db972" xmlns:ns3="424dd7df-1326-419c-b00c-162c0439b756" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="893657088ada5d066327807780050fdf" ns2:_="" ns3:_="">
     <xsd:import namespace="e6925bd9-e604-4f6f-b5d1-6370160db972"/>
     <xsd:import namespace="424dd7df-1326-419c-b00c-162c0439b756"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5619,110 +5631,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB9F4B6B-E689-4274-8B40-54DC8AF8C905}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="e6925bd9-e604-4f6f-b5d1-6370160db972"/>
+    <ds:schemaRef ds:uri="424dd7df-1326-419c-b00c-162c0439b756"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD63FFE-D2DC-4B4A-A045-7F37F4C76A04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2304ED74-76E1-4A75-8BEA-0937AB12D15F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e6925bd9-e604-4f6f-b5d1-6370160db972"/>
     <ds:schemaRef ds:uri="424dd7df-1326-419c-b00c-162c0439b756"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Přehled výsledků řízení v ISSŘ</vt:lpstr>
       <vt:lpstr>Výsledky řízení v ISSŘ</vt:lpstr>
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>